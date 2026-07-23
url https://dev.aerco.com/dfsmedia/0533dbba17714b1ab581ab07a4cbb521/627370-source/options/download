--- v0 (2025-10-30)
+++ v1 (2026-07-23)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0DCC37C6" w14:textId="280E7EEC" w:rsidR="000A18F1" w:rsidRPr="00A36620" w:rsidRDefault="003D3DD1" w:rsidP="000A18F1">
+    <w:p w14:paraId="0DCC37C6" w14:textId="7D48D586" w:rsidR="000A18F1" w:rsidRPr="00A36620" w:rsidRDefault="003D3DD1" w:rsidP="000A18F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
@@ -129,136 +129,136 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D07DE9" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E37427" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E5346">
+      <w:r w:rsidR="002D28A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00E41542" w:rsidRPr="002A04DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A18F1" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Training Registration Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E845F20" w14:textId="77777777" w:rsidR="0062693B" w:rsidRPr="00A36620" w:rsidRDefault="0062693B" w:rsidP="0062693B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Check1"/>
     </w:p>
-    <w:p w14:paraId="6742314E" w14:textId="2DE70834" w:rsidR="004B0A64" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
+    <w:p w14:paraId="6742314E" w14:textId="14FDAA3E" w:rsidR="004B0A64" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="003C4B44">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
@@ -331,58 +331,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="004B0A64" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
         <w:rPr>
@@ -422,58 +422,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D42E3">
         <w:rPr>
@@ -526,136 +526,136 @@
       <w:r w:rsidR="008F2B6D" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> NY, </w:t>
       </w:r>
       <w:r w:rsidR="007D42E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78358107" w14:textId="773929BE" w:rsidR="001325B7" w:rsidRPr="00A36620" w:rsidRDefault="00061FB1" w:rsidP="001325B7">
+    <w:p w14:paraId="78358107" w14:textId="1CD5DFA7" w:rsidR="001325B7" w:rsidRDefault="00061FB1" w:rsidP="001325B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="4830" w:hanging="4830"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00623756" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005E3512" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001325B7" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Site Personnel – Benchmark Thousand Series</w:t>
+        <w:t xml:space="preserve">Site Personnel – Benchmark </w:t>
       </w:r>
       <w:r w:rsidR="007D42E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Boilers</w:t>
+        <w:t>Boilers</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E80" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, 1</w:t>
       </w:r>
       <w:r w:rsidR="00016496">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-1/2</w:t>
       </w:r>
       <w:r w:rsidR="007D42E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> day</w:t>
       </w:r>
@@ -678,861 +678,939 @@
       <w:r w:rsidR="008F2B6D" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E80" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> NY, </w:t>
       </w:r>
       <w:r w:rsidR="007D42E3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612A31A8" w14:textId="52DCE9DA" w:rsidR="001325B7" w:rsidRPr="00A36620" w:rsidRDefault="001325B7" w:rsidP="001325B7">
+    <w:p w14:paraId="4F723959" w14:textId="534C5B49" w:rsidR="008C66BA" w:rsidRDefault="008C66BA" w:rsidP="008C66BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="4830" w:hanging="4830"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...313 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00361966" w:rsidRPr="00A36620">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Site Personnel – Innovation</w:t>
+        <w:t xml:space="preserve"> Site Personnel – Benchmark</w:t>
+      </w:r>
+      <w:r w:rsidR="009E265F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-E </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Water Heaters</w:t>
-[...7 lines deleted...]
-        <w:t>, 1</w:t>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009E265F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lectric</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Boilers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1/2 day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B708C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A36620">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
+      <w:r w:rsidR="009E265F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0DC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0DC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0DC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>location:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0F06B5D8" w14:textId="77777777" w:rsidR="0056310C" w:rsidRDefault="0056310C" w:rsidP="0056310C">
+    <w:p w14:paraId="2DF20B32" w14:textId="13326F1C" w:rsidR="008C66BA" w:rsidRPr="00A36620" w:rsidRDefault="008C66BA" w:rsidP="008C66BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="4830" w:hanging="4830"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0DC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Blauvelt, NY (AERCO facility)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C82684" w14:textId="0A504BA5" w:rsidR="008C66BA" w:rsidRPr="00A36620" w:rsidRDefault="008C66BA" w:rsidP="008C66BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="4830" w:hanging="4830"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0DC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ft. Worth, TX (Watts facility)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421A8901" w14:textId="77777777" w:rsidR="0056310C" w:rsidRPr="00A36620" w:rsidRDefault="0056310C" w:rsidP="0056310C">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Site Personnel – Modulex</w:t>
+        <w:t xml:space="preserve"> Site Personnel – Innovation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Boilers</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, 1 day, Blauvelt, NY, </w:t>
+        <w:t xml:space="preserve"> Water Heaters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day, Blauvelt, NY, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="1" w:name="_Hlk75182370"/>
-    <w:p w14:paraId="63889986" w14:textId="00DF68A3" w:rsidR="0056310C" w:rsidRDefault="0056310C" w:rsidP="0056310C">
+    <w:p w14:paraId="0F06B5D8" w14:textId="52C8AD0D" w:rsidR="0056310C" w:rsidRDefault="0056310C" w:rsidP="0056310C">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> EDGE Controller: 1 day, Blauvelt, NY, </w:t>
+        <w:t xml:space="preserve"> Site Personnel – Modulex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Boilers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2C6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">day, Blauvelt, NY, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="46CF73A1" w14:textId="77777777" w:rsidR="0056310C" w:rsidRPr="00A36620" w:rsidRDefault="0056310C" w:rsidP="0056310C">
+    <w:bookmarkStart w:id="1" w:name="_Hlk75182370"/>
+    <w:p w14:paraId="63889986" w14:textId="00DF68A3" w:rsidR="0056310C" w:rsidRDefault="0056310C" w:rsidP="0056310C">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ProtoNode: 1 day, Blauvelt, NY, </w:t>
+        <w:t xml:space="preserve"> EDGE Controller: 1 day, Blauvelt, NY, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>No charge</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="127F8B95" w14:textId="70B86830" w:rsidR="0056310C" w:rsidRDefault="0056310C" w:rsidP="001325B7">
+    <w:p w14:paraId="46CF73A1" w14:textId="77777777" w:rsidR="0056310C" w:rsidRPr="00A36620" w:rsidRDefault="0056310C" w:rsidP="0056310C">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="4830" w:hanging="4830"/>
+        <w:spacing w:before="40" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ProtoNode: 1 day, Blauvelt, NY, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water Quality – 1/2 </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>No charge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDE939F" w14:textId="4817A069" w:rsidR="003D74C6" w:rsidRDefault="003D74C6" w:rsidP="001325B7">
+    <w:p w14:paraId="127F8B95" w14:textId="3926D5CA" w:rsidR="0056310C" w:rsidRDefault="0056310C" w:rsidP="001325B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="4830" w:hanging="4830"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...6 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Water Quality – 1/2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r w:rsidR="00895394" w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Blauvelt, NY, </w:t>
+      </w:r>
+      <w:r w:rsidR="00895394">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>No charge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDE939F" w14:textId="4817A069" w:rsidR="003D74C6" w:rsidRDefault="003D74C6" w:rsidP="001325B7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="4830" w:hanging="4830"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1918,99 +1996,117 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>payment</w:t>
       </w:r>
       <w:r w:rsidR="009E155A" w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, you will receive confi</w:t>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>rmation of your reservation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C372B30" w14:textId="4B2852F2" w:rsidR="003B1F8B" w:rsidRPr="00A36620" w:rsidRDefault="00623756" w:rsidP="009862C0">
+    <w:p w14:paraId="5C372B30" w14:textId="405644A6" w:rsidR="003B1F8B" w:rsidRPr="00A36620" w:rsidRDefault="00623756" w:rsidP="009862C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="002A6671">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">travel </w:t>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">reservations </w:t>
       </w:r>
       <w:r w:rsidR="002A6671">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>should be made until you have received a confirmation of your registration</w:t>
+        <w:t xml:space="preserve">should be made until you have received </w:t>
+      </w:r>
+      <w:r w:rsidR="00E50100">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>confirmation</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6671">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your registration</w:t>
       </w:r>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11065" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3775"/>
         <w:gridCol w:w="3690"/>
@@ -3325,58 +3421,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00057A56" w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00057A56" w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Check or Money Order Enclosed </w:t>
             </w:r>
             <w:r w:rsidR="00057A56" w:rsidRPr="00A36620">
               <w:rPr>
@@ -3768,58 +3864,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00057A56" w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00057A56" w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Credit Card</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECDF974" w14:textId="11D311DC" w:rsidR="00057A56" w:rsidRPr="00A36620" w:rsidRDefault="00976848" w:rsidP="00976848">
@@ -4321,59 +4417,59 @@
             <w:r w:rsidR="007F51DB" w:rsidRPr="007F51DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007F51DB" w:rsidRPr="007F51DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007F51DB" w:rsidRPr="007F51DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="007F51DB" w:rsidRPr="007F51DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="007F51DB" w:rsidRPr="007F51DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007F51DB" w:rsidRPr="007F51DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -4821,149 +4917,246 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220BD2" w:rsidRPr="00A36620" w14:paraId="710B375F" w14:textId="77777777" w:rsidTr="00220BD2">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D06CFF" w14:textId="03296818" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="002C44CB">
+          <w:p w14:paraId="02D06CFF" w14:textId="411ACC71" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="000A17E5" w:rsidP="002C44CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E5B4C">
+            <w:r w:rsidRPr="000A17E5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005E5B4C">
+            <w:r w:rsidRPr="000A17E5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005E5B4C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005E5B4C">
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005E5B4C">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="005E5B4C">
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="000A17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10F215DB" w14:textId="77777777" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="005E3512">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4980,51 +5173,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220BD2" w:rsidRPr="00A36620" w14:paraId="7659899F" w14:textId="77777777" w:rsidTr="00220BD2">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56581E76" w14:textId="3A432316" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="002C44CB">
+          <w:p w14:paraId="56581E76" w14:textId="4EB2248E" w:rsidR="00220BD2" w:rsidRPr="00A36620" w:rsidRDefault="00220BD2" w:rsidP="002C44CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3330"/>
                 <w:tab w:val="left" w:pos="3870"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">City </w:t>
             </w:r>
             <w:r w:rsidRPr="00A36620">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -5599,228 +5792,208 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00E30C2C" w:rsidRPr="00975B63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Training@aerco.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="726E6ED4" w14:textId="2DFA848E" w:rsidR="00657350" w:rsidRDefault="00657350" w:rsidP="0047384C">
-[...19 lines deleted...]
-    <w:sectPr w:rsidR="00657350" w:rsidRPr="00A36620" w:rsidSect="003B3305">
+    <w:sectPr w:rsidR="003F3728" w:rsidRPr="00975B63" w:rsidSect="001D296C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48573E28" w14:textId="77777777" w:rsidR="003B3305" w:rsidRPr="00A36620" w:rsidRDefault="003B3305" w:rsidP="00EE0D28">
+    <w:p w14:paraId="1C359E93" w14:textId="77777777" w:rsidR="00513F57" w:rsidRPr="00A36620" w:rsidRDefault="00513F57" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35CA62DB" w14:textId="77777777" w:rsidR="003B3305" w:rsidRPr="00A36620" w:rsidRDefault="003B3305" w:rsidP="00EE0D28">
+    <w:p w14:paraId="3D7D3A05" w14:textId="77777777" w:rsidR="00513F57" w:rsidRPr="00A36620" w:rsidRDefault="00513F57" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DD46B7C" w14:textId="77777777" w:rsidR="003B3305" w:rsidRPr="00A36620" w:rsidRDefault="003B3305" w:rsidP="00EE0D28">
+    <w:p w14:paraId="279CD0E4" w14:textId="77777777" w:rsidR="00513F57" w:rsidRPr="00A36620" w:rsidRDefault="00513F57" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CE6DD83" w14:textId="77777777" w:rsidR="003B3305" w:rsidRPr="00A36620" w:rsidRDefault="003B3305" w:rsidP="00EE0D28">
+    <w:p w14:paraId="04D2DDB0" w14:textId="77777777" w:rsidR="00513F57" w:rsidRPr="00A36620" w:rsidRDefault="00513F57" w:rsidP="00EE0D28">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36620">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="379C26DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC64B31E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6337,412 +6510,451 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1766805165">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="158935294">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="562957466">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2123068660">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="658076241">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="P6GDwpqj9psv2nTl+5VFoPSrN1viRo0HnfItYNgmHcL5PZZJn4C5go6F8lxU0soqcdNxVzGKbberhEHiy6Rmgw==" w:salt="pntZo9rWKuYL5HDso2XZ4w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MgO+aObqDfrdb671fVqAC51Xnd6aocU7Kmby9tJWMqy4wJV/pseGcqEynegKvtrntvEJ/5idMl52B1gQORMBLw==" w:salt="lu8VxAW7sw44AyTYO/rPtA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00761F5C"/>
     <w:rsid w:val="00000D91"/>
     <w:rsid w:val="00014B32"/>
     <w:rsid w:val="00014F7B"/>
     <w:rsid w:val="00016496"/>
     <w:rsid w:val="000348B9"/>
     <w:rsid w:val="00043A34"/>
     <w:rsid w:val="00054CB0"/>
     <w:rsid w:val="0005581A"/>
     <w:rsid w:val="00057A56"/>
     <w:rsid w:val="00061FB1"/>
     <w:rsid w:val="000632FB"/>
     <w:rsid w:val="00063363"/>
     <w:rsid w:val="00071210"/>
     <w:rsid w:val="000778BC"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="00093BE4"/>
+    <w:rsid w:val="000A17E5"/>
     <w:rsid w:val="000A18F1"/>
     <w:rsid w:val="000A5211"/>
+    <w:rsid w:val="000A690B"/>
     <w:rsid w:val="000A7AC5"/>
     <w:rsid w:val="000B6203"/>
     <w:rsid w:val="000C2D99"/>
     <w:rsid w:val="000C75B0"/>
     <w:rsid w:val="00130670"/>
     <w:rsid w:val="001325B7"/>
+    <w:rsid w:val="001348CA"/>
     <w:rsid w:val="0014148F"/>
     <w:rsid w:val="001508BD"/>
     <w:rsid w:val="0015277F"/>
     <w:rsid w:val="001611D7"/>
     <w:rsid w:val="001774EC"/>
     <w:rsid w:val="001846B6"/>
     <w:rsid w:val="0019165A"/>
     <w:rsid w:val="00192A1A"/>
     <w:rsid w:val="001A1809"/>
     <w:rsid w:val="001B1772"/>
+    <w:rsid w:val="001D296C"/>
     <w:rsid w:val="001E22BC"/>
     <w:rsid w:val="001E3D41"/>
     <w:rsid w:val="001E5346"/>
     <w:rsid w:val="001E5B78"/>
     <w:rsid w:val="002035D1"/>
     <w:rsid w:val="00206C25"/>
     <w:rsid w:val="00213162"/>
     <w:rsid w:val="00220BD2"/>
     <w:rsid w:val="0023411A"/>
     <w:rsid w:val="00243FB7"/>
     <w:rsid w:val="00245172"/>
     <w:rsid w:val="00250930"/>
     <w:rsid w:val="002659F4"/>
     <w:rsid w:val="0028199A"/>
     <w:rsid w:val="002A04DB"/>
     <w:rsid w:val="002A5054"/>
     <w:rsid w:val="002A6671"/>
     <w:rsid w:val="002C0958"/>
     <w:rsid w:val="002C44CB"/>
     <w:rsid w:val="002D0044"/>
+    <w:rsid w:val="002D28A1"/>
     <w:rsid w:val="002D5316"/>
     <w:rsid w:val="00310160"/>
     <w:rsid w:val="00325807"/>
+    <w:rsid w:val="003342CE"/>
     <w:rsid w:val="00346D54"/>
     <w:rsid w:val="003514B9"/>
-    <w:rsid w:val="00361966"/>
     <w:rsid w:val="003657A5"/>
     <w:rsid w:val="003874CD"/>
     <w:rsid w:val="003A0F70"/>
+    <w:rsid w:val="003A2C6F"/>
     <w:rsid w:val="003A61DB"/>
     <w:rsid w:val="003B1F8B"/>
-    <w:rsid w:val="003B3305"/>
     <w:rsid w:val="003C3C6A"/>
+    <w:rsid w:val="003C46CB"/>
     <w:rsid w:val="003C4B44"/>
+    <w:rsid w:val="003D0DC1"/>
     <w:rsid w:val="003D2A19"/>
     <w:rsid w:val="003D2BE5"/>
     <w:rsid w:val="003D3DD1"/>
     <w:rsid w:val="003D454E"/>
     <w:rsid w:val="003D74C6"/>
     <w:rsid w:val="003D7BEE"/>
     <w:rsid w:val="003F3728"/>
     <w:rsid w:val="00407A49"/>
     <w:rsid w:val="00434DAC"/>
     <w:rsid w:val="004477F4"/>
     <w:rsid w:val="00462232"/>
     <w:rsid w:val="0047312A"/>
     <w:rsid w:val="0047384C"/>
     <w:rsid w:val="00473C14"/>
     <w:rsid w:val="00481772"/>
     <w:rsid w:val="0048517E"/>
     <w:rsid w:val="004871A5"/>
     <w:rsid w:val="004951A8"/>
     <w:rsid w:val="004A6242"/>
     <w:rsid w:val="004B0A64"/>
     <w:rsid w:val="004B4473"/>
     <w:rsid w:val="004B5D4C"/>
     <w:rsid w:val="004C0E29"/>
     <w:rsid w:val="004D54FC"/>
     <w:rsid w:val="004E0E6C"/>
     <w:rsid w:val="004E4A9E"/>
+    <w:rsid w:val="00513F57"/>
     <w:rsid w:val="00514303"/>
+    <w:rsid w:val="00517616"/>
+    <w:rsid w:val="00523EEF"/>
+    <w:rsid w:val="005244E0"/>
     <w:rsid w:val="0054126A"/>
     <w:rsid w:val="0055566F"/>
     <w:rsid w:val="0056310C"/>
     <w:rsid w:val="00564136"/>
     <w:rsid w:val="00582145"/>
     <w:rsid w:val="00584A49"/>
     <w:rsid w:val="00594072"/>
     <w:rsid w:val="005D16D2"/>
     <w:rsid w:val="005E3512"/>
     <w:rsid w:val="005E5B4C"/>
     <w:rsid w:val="005F1F2A"/>
     <w:rsid w:val="005F57A7"/>
     <w:rsid w:val="0061055F"/>
     <w:rsid w:val="0061391A"/>
     <w:rsid w:val="00623756"/>
     <w:rsid w:val="0062693B"/>
     <w:rsid w:val="00627C8C"/>
     <w:rsid w:val="00650B61"/>
     <w:rsid w:val="006521F6"/>
     <w:rsid w:val="006529D0"/>
     <w:rsid w:val="006536C5"/>
     <w:rsid w:val="00653ADE"/>
     <w:rsid w:val="00654FDC"/>
     <w:rsid w:val="00657350"/>
     <w:rsid w:val="00660BA5"/>
     <w:rsid w:val="00687E76"/>
     <w:rsid w:val="006A2975"/>
     <w:rsid w:val="006B4588"/>
     <w:rsid w:val="006C62BC"/>
+    <w:rsid w:val="006D3BF6"/>
     <w:rsid w:val="006D4548"/>
     <w:rsid w:val="006D59B6"/>
     <w:rsid w:val="006E2619"/>
     <w:rsid w:val="006F7300"/>
     <w:rsid w:val="007141B3"/>
     <w:rsid w:val="00732D33"/>
     <w:rsid w:val="007403D2"/>
     <w:rsid w:val="00754C7A"/>
     <w:rsid w:val="00761B02"/>
     <w:rsid w:val="00761F5C"/>
     <w:rsid w:val="0076325B"/>
     <w:rsid w:val="007671C7"/>
     <w:rsid w:val="00770165"/>
     <w:rsid w:val="007A0195"/>
+    <w:rsid w:val="007B4F70"/>
     <w:rsid w:val="007C43ED"/>
     <w:rsid w:val="007C51B4"/>
+    <w:rsid w:val="007C6520"/>
     <w:rsid w:val="007D42E3"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007F51DB"/>
     <w:rsid w:val="007F6863"/>
     <w:rsid w:val="008037F4"/>
     <w:rsid w:val="0080454F"/>
     <w:rsid w:val="00813B11"/>
     <w:rsid w:val="00817F82"/>
+    <w:rsid w:val="00823245"/>
     <w:rsid w:val="00827561"/>
     <w:rsid w:val="00831231"/>
     <w:rsid w:val="00832335"/>
     <w:rsid w:val="00836CBF"/>
     <w:rsid w:val="008400E2"/>
     <w:rsid w:val="0084436C"/>
     <w:rsid w:val="008451DF"/>
     <w:rsid w:val="00855466"/>
     <w:rsid w:val="00856F6B"/>
     <w:rsid w:val="008624A7"/>
     <w:rsid w:val="00865591"/>
     <w:rsid w:val="00871B2B"/>
     <w:rsid w:val="00872CB3"/>
     <w:rsid w:val="00874ABA"/>
     <w:rsid w:val="0089454D"/>
+    <w:rsid w:val="00895394"/>
     <w:rsid w:val="008A0383"/>
+    <w:rsid w:val="008A5BFD"/>
     <w:rsid w:val="008B37BC"/>
     <w:rsid w:val="008C0120"/>
     <w:rsid w:val="008C54F0"/>
+    <w:rsid w:val="008C66BA"/>
+    <w:rsid w:val="008D6EA4"/>
     <w:rsid w:val="008F05C1"/>
     <w:rsid w:val="008F2B6D"/>
     <w:rsid w:val="008F6AA5"/>
     <w:rsid w:val="008F79FA"/>
     <w:rsid w:val="0090789E"/>
+    <w:rsid w:val="009225F0"/>
     <w:rsid w:val="00924922"/>
     <w:rsid w:val="00930913"/>
     <w:rsid w:val="00933DD6"/>
     <w:rsid w:val="00934E38"/>
     <w:rsid w:val="0093732A"/>
+    <w:rsid w:val="009377D4"/>
     <w:rsid w:val="00947257"/>
     <w:rsid w:val="0095062F"/>
     <w:rsid w:val="0095361E"/>
     <w:rsid w:val="00970E9F"/>
     <w:rsid w:val="00975B63"/>
     <w:rsid w:val="00976848"/>
     <w:rsid w:val="009862C0"/>
     <w:rsid w:val="00990F92"/>
     <w:rsid w:val="009A460C"/>
     <w:rsid w:val="009A59CA"/>
     <w:rsid w:val="009B312A"/>
     <w:rsid w:val="009C48BB"/>
     <w:rsid w:val="009E155A"/>
+    <w:rsid w:val="009E265F"/>
     <w:rsid w:val="009F1106"/>
     <w:rsid w:val="009F178F"/>
+    <w:rsid w:val="00A06934"/>
     <w:rsid w:val="00A3090D"/>
+    <w:rsid w:val="00A32B4A"/>
     <w:rsid w:val="00A36620"/>
     <w:rsid w:val="00A456EB"/>
     <w:rsid w:val="00A45B44"/>
     <w:rsid w:val="00A53265"/>
     <w:rsid w:val="00A61024"/>
     <w:rsid w:val="00A617C5"/>
     <w:rsid w:val="00A718C1"/>
     <w:rsid w:val="00A90426"/>
     <w:rsid w:val="00A91DEA"/>
     <w:rsid w:val="00A96B12"/>
+    <w:rsid w:val="00AA1841"/>
     <w:rsid w:val="00AB6E43"/>
     <w:rsid w:val="00AC14D8"/>
     <w:rsid w:val="00AE0F1F"/>
     <w:rsid w:val="00AE6351"/>
+    <w:rsid w:val="00AE67B0"/>
     <w:rsid w:val="00AE751D"/>
+    <w:rsid w:val="00AF09D3"/>
     <w:rsid w:val="00AF7FEC"/>
     <w:rsid w:val="00B0060D"/>
     <w:rsid w:val="00B013FD"/>
     <w:rsid w:val="00B10F76"/>
     <w:rsid w:val="00B129BD"/>
     <w:rsid w:val="00B14200"/>
     <w:rsid w:val="00B146BF"/>
     <w:rsid w:val="00B15252"/>
+    <w:rsid w:val="00B43379"/>
     <w:rsid w:val="00B55737"/>
+    <w:rsid w:val="00B55E61"/>
+    <w:rsid w:val="00B56824"/>
     <w:rsid w:val="00B60E7A"/>
     <w:rsid w:val="00B61132"/>
+    <w:rsid w:val="00B708C8"/>
     <w:rsid w:val="00B75DFF"/>
     <w:rsid w:val="00B82D7B"/>
     <w:rsid w:val="00BA141E"/>
     <w:rsid w:val="00BB326F"/>
     <w:rsid w:val="00BC284B"/>
     <w:rsid w:val="00BC32E1"/>
+    <w:rsid w:val="00BD066B"/>
     <w:rsid w:val="00BD2DA9"/>
     <w:rsid w:val="00BD79A6"/>
     <w:rsid w:val="00BE58E7"/>
     <w:rsid w:val="00BE6E80"/>
     <w:rsid w:val="00BF4C8D"/>
     <w:rsid w:val="00BF6FEF"/>
     <w:rsid w:val="00C02857"/>
+    <w:rsid w:val="00C119DF"/>
     <w:rsid w:val="00C124A5"/>
     <w:rsid w:val="00C15D40"/>
     <w:rsid w:val="00C17097"/>
     <w:rsid w:val="00C23DC4"/>
     <w:rsid w:val="00C464A2"/>
     <w:rsid w:val="00C50991"/>
     <w:rsid w:val="00CB2A33"/>
     <w:rsid w:val="00CC173F"/>
     <w:rsid w:val="00CC1B30"/>
     <w:rsid w:val="00CC2A48"/>
     <w:rsid w:val="00CC30B5"/>
     <w:rsid w:val="00CD00D3"/>
     <w:rsid w:val="00CF2171"/>
     <w:rsid w:val="00CF2D3D"/>
     <w:rsid w:val="00D00DAF"/>
     <w:rsid w:val="00D015ED"/>
     <w:rsid w:val="00D04E29"/>
     <w:rsid w:val="00D07DE9"/>
     <w:rsid w:val="00D13E54"/>
     <w:rsid w:val="00D1409C"/>
     <w:rsid w:val="00D372B3"/>
+    <w:rsid w:val="00D56E70"/>
     <w:rsid w:val="00D63190"/>
     <w:rsid w:val="00D63BEE"/>
     <w:rsid w:val="00D66DB5"/>
     <w:rsid w:val="00D96640"/>
     <w:rsid w:val="00DA08DA"/>
     <w:rsid w:val="00DA57B3"/>
     <w:rsid w:val="00DD013E"/>
     <w:rsid w:val="00DD682D"/>
     <w:rsid w:val="00DE2B2F"/>
     <w:rsid w:val="00E13438"/>
     <w:rsid w:val="00E276DD"/>
     <w:rsid w:val="00E30C2C"/>
     <w:rsid w:val="00E37427"/>
     <w:rsid w:val="00E41542"/>
+    <w:rsid w:val="00E50100"/>
     <w:rsid w:val="00E50A22"/>
     <w:rsid w:val="00E53B00"/>
     <w:rsid w:val="00E60EEC"/>
     <w:rsid w:val="00E677AE"/>
+    <w:rsid w:val="00E75CB5"/>
     <w:rsid w:val="00E77DEC"/>
     <w:rsid w:val="00E8746C"/>
+    <w:rsid w:val="00E921FB"/>
     <w:rsid w:val="00E931AB"/>
     <w:rsid w:val="00E94F03"/>
     <w:rsid w:val="00E96602"/>
     <w:rsid w:val="00EA6D49"/>
     <w:rsid w:val="00EA7E1B"/>
+    <w:rsid w:val="00EB04AA"/>
     <w:rsid w:val="00EC11C0"/>
     <w:rsid w:val="00EC184C"/>
     <w:rsid w:val="00ED63AB"/>
     <w:rsid w:val="00EE0D28"/>
     <w:rsid w:val="00F11D52"/>
     <w:rsid w:val="00F16590"/>
     <w:rsid w:val="00F30E52"/>
     <w:rsid w:val="00F31ACD"/>
     <w:rsid w:val="00F32C39"/>
     <w:rsid w:val="00F34220"/>
     <w:rsid w:val="00F377E6"/>
     <w:rsid w:val="00F37ABA"/>
     <w:rsid w:val="00F40845"/>
     <w:rsid w:val="00F438D0"/>
     <w:rsid w:val="00F44C1A"/>
     <w:rsid w:val="00F47C2E"/>
     <w:rsid w:val="00F47E00"/>
     <w:rsid w:val="00F51ED0"/>
     <w:rsid w:val="00F55AC8"/>
     <w:rsid w:val="00F561AA"/>
+    <w:rsid w:val="00FB2634"/>
     <w:rsid w:val="00FB3833"/>
     <w:rsid w:val="00FC53EC"/>
     <w:rsid w:val="00FD2339"/>
     <w:rsid w:val="00FD4F41"/>
     <w:rsid w:val="00FE17E7"/>
     <w:rsid w:val="00FE47D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2827A5E0"/>
   <w15:docId w15:val="{097CEB0D-39C5-42B8-B264-031E1A45F7FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7250,51 +7462,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003A61DB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C50991"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Training@aerco.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aerco.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="AERCO">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="CE734E"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="62AD46"/>
@@ -7565,75 +7777,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C538E57E-6370-4EA3-9451-843AC93E5DB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>505</Words>
-  <Characters>2879</Characters>
+  <Words>509</Words>
+  <Characters>2904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Technical Training Registration Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>aerco</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3378</CharactersWithSpaces>
+  <CharactersWithSpaces>3407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3473468</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.aerco.com/sales</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>